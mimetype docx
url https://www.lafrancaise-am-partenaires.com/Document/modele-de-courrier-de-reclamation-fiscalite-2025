--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -2677,64 +2677,59 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>La Française REM_ entête 2024</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>533</Words>
   <Characters>2936</Characters>
-  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>UFG-LFP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>KOUADIO Kevin</dc:creator>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>